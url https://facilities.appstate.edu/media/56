--- v0 (2026-01-10)
+++ v1 (2026-04-14)
@@ -1,869 +1,1656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>ADVERTISEMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:spacing w:val="-13"/>
-[...4 lines deleted...]
-        <w:rPr/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>FOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:spacing w:val="-15"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>BIDS</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00854B65">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="216"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="211" w:lineRule="auto"/>
         <w:ind w:left="359" w:right="355"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Sealed proposals will be received until 2:00 pm local time on Tuesday, January 15, 2026, at the Planning, Design and Construction large conference room, 2458 NC Highway 105, Boone, NC for the Rec Center Lighting Controls Replacement project, ID # 25-29982-01A at which time and place bids will be opened and read.</w:t>
+        <w:t>Sealed proposals will be received until 1:00 pm on Thursday, March 26,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Appalachian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Planning,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Design and Construction large conference room at 2458 NC Highway 105, Boone,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>construction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>New River Light and Power Oak Grove Substation Misc. Repairs project at which time and place bids will be opened and read.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="211" w:lineRule="auto" w:before="244"/>
-        <w:ind w:left="359" w:right="358"/>
+        <w:spacing w:before="242" w:line="211" w:lineRule="auto"/>
+        <w:ind w:left="359" w:right="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Complete plans and specifications for this project can be obtained </w:t>
+        <w:t xml:space="preserve">Complete plans and specifications for this project can be obtained </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>from:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="272" w:lineRule="exact" w:before="224"/>
-        <w:ind w:left="1079"/>
+        <w:spacing w:line="259" w:lineRule="exact"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dewberry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Engineers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="272" w:lineRule="exact"/>
-        <w:ind w:left="1079"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>2610</w:t>
+        <w:t>9300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Harris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Corners</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...22 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Parkway,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Suite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-8"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>410</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="272" w:lineRule="exact" w:before="2"/>
-        <w:ind w:left="1079"/>
+        <w:spacing w:before="1" w:line="272" w:lineRule="exact"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...9 lines deleted...]
-        <w:rPr/>
+        <w:t>Charlotte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>NC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-12"/>
-[...5 lines deleted...]
-        <w:t>27607-</w:t>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>28269-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>3073</w:t>
+        <w:t>3797</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="272" w:lineRule="exact"/>
-        <w:ind w:left="1079"/>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>(919)</w:t>
+        <w:t>(704)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>881-</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>509-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>9939</w:t>
+        <w:t>9918</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRPr="00405EF2" w:rsidRDefault="00E76955">
       <w:pPr>
-        <w:spacing w:before="239"/>
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="359"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00405EF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>normal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hours</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>February</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405EF2">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>2025.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00854B65">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="23"/>
+        <w:spacing w:before="22"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="360" w:right="490"/>
+        <w:ind w:left="359" w:right="496"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Electronic</w:t>
+        <w:t>Plans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>PDF</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>plans</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>and</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>specifications</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>are</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>available</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>also</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>via</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>available</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Joe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fulk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, PE at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
         <w:r>
-          <w:rPr>
-[...9 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>jfulk@dewberry.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="211" w:lineRule="auto" w:before="258"/>
+        <w:spacing w:before="258" w:line="211" w:lineRule="auto"/>
+        <w:ind w:left="359" w:right="496"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A non-mandatory pre-bid meeting will be held for all interested bidders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10:00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wednesday,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>11,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>438</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hodges</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gap Road, Boone, NC 28607.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="242" w:line="211" w:lineRule="auto"/>
         <w:ind w:left="359" w:right="355"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Plans and specifications are available as PDF files electronically and can be obtained from the designer at no cost. Hard copies of plans may be obtained from Dewberry Engineers Inc. upon deposit of two hundred dollars ($200) in cash or certified check.</w:t>
+        <w:t>Copies may be obtained from Dewberry Engineers Inc. upon deposit of one hundred dollars ($100) in cash</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or certified check.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>The full plan deposit will be returned to those bidders provided all documents are returned in good, usable condition within ten (10) days after the bid date.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955" w:rsidP="00405EF2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="228"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="227"/>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>The state reserves the unqualified right to reject any and all </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reserves</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unqualified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>right</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reject</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>proposals.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00E76955">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="4967"/>
       </w:pPr>
-    </w:p>
-[...83 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3611877</wp:posOffset>
+                  <wp:posOffset>3611866</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>279218</wp:posOffset>
+                  <wp:posOffset>597897</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2834640" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="1" name="Graphic 1"/>
+                <wp:docPr id="2" name="Graphic 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="1" name="Graphic 1"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2834640" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="2834640" h="0">
+                            <a:path w="2834640">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="2834460" y="0"/>
+                                <a:pt x="2834491" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7757">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:284.399841pt;margin-top:21.985725pt;width:223.2pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape1" coordorigin="5688,440" coordsize="4464,0" path="m5688,440l10152,440e" filled="false" stroked="true" strokeweight=".610831pt" strokecolor="#000000">
+              <v:shape w14:anchorId="29AF7EA3" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:284.4pt;margin-top:47.1pt;width:223.2pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2834640,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWQhiPfgIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Tx07bpxadaqmWatJ&#10;VVepnfZMMI6tYWBA4lTT/vvusJ203cs0LVLwwR3Hd/d9cHl1aCXZC+sarQoan00pEYrrslHbgn59&#10;vp0sKHGeqZJJrURBX4SjV8uPHy47k4tE11qWwhJIolzemYLW3ps8ihyvRcvcmTZCgbPStmUepnYb&#10;lZZ1kL2VUTKdzqNO29JYzYVzsLrunXQZ8leV4P5LVTnhiSwoYPNhtGHc4BgtL1m+tczUDR9gsH9A&#10;0bJGwaHHVGvmGdnZ5o9UbcOtdrryZ1y3ka6qhotQA1QTT99V81QzI0It0Bxnjm1y/y8tf9g/WtKU&#10;BU0oUawFiu6GbiShIHHw985jaWD1Jf28iRezdXY7n6zSi8Ukna1mk4t0sZrEWbJYnSfX1/NP6S/c&#10;XQqew19b5pu9GPsLK39XwEA1tiaLTnko2TOgM0byooBr/AakUWdcHupCFQTzyTxaLMGZe82/O9z3&#10;xoMTN8QcKttiLHBDDkEoL0ehYAs4LCaLWTpPQU8cfHGSBR0BlHEv3zl/J3TIw/aAqpdZOVqsHi1+&#10;UKNpQawoUxlk6ikBmVpKQKabXqaGedyH4NAk3QkIrrV6L5518Pp3yAHaySvV6ygsJb2IKRmrhNg+&#10;Agw8JvT2eDQsvi5OKkSRZedZEIvTsilvGykRhbPbzY20PVnT8BsYexNmrPNr5uo+LriGMKkGnnpq&#10;kKSNLl9Arx1ItKDux45ZQYn8rOBG4O0eDTsam9GwXt7o8AaEBsGZz4dvzBqCxxfUA7MPerxvLB9J&#10;wx4cY3Gn0tc7r6sGGQ0a6hENE7ikoV3Dg4KvwOt5iDo9e8vfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;/ETwfN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTkkYlxKkAAWrF&#10;qT/c3XibRNjrKN62gafHOcFtd3Y0822xHJwVZ+xD60nBdJKAQKq8aalWsN+93S1ABNZktPWECr4x&#10;wLK8vip0bvyFNnjeci1iCIVcK2iYu1zKUDXodJj4Dinejr53muPa19L0+hLDnZWzJMmk0y3FhkZ3&#10;+NJg9bU9OQXvmdm/rnbpwGa1/qnvj8+fH3aj1O3N8PQIgnHgPzOM+BEdysh08CcyQVgF82wR0VnB&#10;QzoDMRqS6TxOh1FJQZaF/P9C+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWQhiPfgIA&#10;AD4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8RPB8&#10;3wAAAAoBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" path="m,l2834491,e" filled="f" strokeweight=".21547mm">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>3698684</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>123957</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1229728" cy="579196"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Image 4" descr="Project Manager's Signature"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Image 4"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1229728" cy="579196"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Signed:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mark</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ward,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>PE</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr>
+    <w:p w:rsidR="00854B65" w:rsidRDefault="00854B65">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="125"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00854B65">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1820" w:bottom="280" w:left="720" w:right="1080"/>
+      <w:pgMar w:top="1820" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:altName w:val="Courier New"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00854B65"/>
+    <w:rsid w:val="00405EF2"/>
+    <w:rsid w:val="00854B65"/>
+    <w:rsid w:val="00DC219D"/>
+    <w:rsid w:val="00E76955"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2FFC216D"/>
+  <w15:docId w15:val="{9C78E254-A45E-4326-9D50-FEF9BF8253BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="68"/>
+      <w:ind w:left="1"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...9 lines deleted...]
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...19 lines deleted...]
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsherk@dewberry.com" TargetMode="External"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jfulk@dewberry.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1107,60 +1894,84 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>191</Words>
+  <Characters>1090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1279</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-12-17T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-02-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Bluebeam Stapler 21.7.0.12289</vt:lpwstr>
+    <vt:lpwstr>Bluebeam Stapler 21.8.0.13613</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-12-19T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-02-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Bluebeam Brewery 5.0</vt:lpwstr>
   </property>
 </Properties>
 </file>