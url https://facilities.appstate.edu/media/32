--- v0 (2026-01-10)
+++ v1 (2026-09-01)
@@ -1,1658 +1,2645 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E791332" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F85F55E" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
       <w:pPr>
-        <w:ind w:left="1456"/>
+        <w:ind w:left="736"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="534F396A" wp14:editId="1185F04A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A85657F" wp14:editId="26490154">
             <wp:extent cx="5027151" cy="1048511"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1" descr="Facilities Operations"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Facilities Operations"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5027151" cy="1048511"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E25602" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="007C7348">
+    <w:p w14:paraId="2122C17C" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D657D93" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="165"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498F4DD6" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Blank_Page"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Travel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PRE-Approval</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Facilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A9F7FE" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4430"/>
+          <w:tab w:val="left" w:pos="6273"/>
+          <w:tab w:val="left" w:pos="8736"/>
+        </w:tabs>
+        <w:spacing w:before="115" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="195" w:right="575"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">TRAVELER'S NAME </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>DATE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> TRAVELER’S BANNER ID #</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CONFERENCE DATES </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>ATTACH</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AGENDA &amp; REGISTRATION FORMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289B784F" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2824"/>
+          <w:tab w:val="left" w:pos="4303"/>
+          <w:tab w:val="left" w:pos="5000"/>
+          <w:tab w:val="left" w:pos="7150"/>
+          <w:tab w:val="left" w:pos="8690"/>
+          <w:tab w:val="left" w:pos="8739"/>
+        </w:tabs>
+        <w:spacing w:before="3" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="195" w:right="605"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CONFERENCE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>REGISTRATIO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">FEE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>REGISTRATIO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">DUE DATE: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CONFERENCE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>LOCATIO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>BUSINES</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">PURPOSE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> LEAVE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> DATE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">TIME: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>RETUR</w:t>
+      </w:r>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DATE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>TIME</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> LIST BELOW </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>AN</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TRAVELER</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WH</w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ARE NOT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>REQUESTIN</w:t>
+      </w:r>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>TRAVEL FUNDS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F63288B" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="792441E1" wp14:editId="7F004C2C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1038517</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>160584</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5378450" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5378450" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5378450">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5378450" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="37BC14DC" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:81.75pt;margin-top:12.65pt;width:423.5pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5378450,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATnq+sDwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZQ2MOMXQoMOA&#10;oivQFDsrshwbk0WNVOL070fJsZN1t2E+CJT4RD7yUV7dnlorjgapAVfI2WQqhXEaysbtC/myvf+w&#10;lIKCcqWy4EwhXw3J2/X7d6vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWQG2KvAW91mJquPo&#10;rc3m0+nnrAMsPYI2RHy66Z1yneJXldHhe1WRCcIWkrmFtGJad3HN1iuV71H5utFnGuofWLSqcZx0&#10;DLVRQYkDNn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqnmvlTaqFm0N+bBP9v7D68fjsnzBSJ/8A+idx&#10;R7LOUz564obOmFOFbcQycXFKXXwdu2hOQWg+XHy8WX5acLM1+2bzm9TkTOXDXX2g8NVAiqOODxR6&#10;DcrBUvVg6ZMbTGQlo4Y2aRikYA1RCtZw12voVYj3Irloiu5CJJ61cDRbSN7whjlTu3itu0aNpQxV&#10;MrZHsBHTcK96I6Vm+7o46xKLxXKZRoPANuV9Y21kQbjf3VkURxUHM32xDo7wB8wjhY2iuscl1xlm&#10;3VmnXpoo0g7K1ycUHU9zIenXQaGRwn5zPC5x9AcDB2M3GBjsHaQHkhrEObenHwq9iOkLGVjZRxiG&#10;UeWDaLH0ERtvOvhyCFA1UdE0Qz2j84YnOBV4fm3xiVzvE+ryT1j/BgAA//8DAFBLAwQUAAYACAAA&#10;ACEAzVoeo+EAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9hNWlIkZlNE&#10;GxSEYqsHj9vsNIlmZ2N226b++k5OenxvPt68ly0G24oD9r5xpCCeRCCQSmcaqhR8vBe3dyB80GR0&#10;6wgVnNDDIr+8yHRq3JHWeNiESnAI+VQrqEPoUil9WaPVfuI6JL7tXG91YNlX0vT6yOG2ldMomkur&#10;G+IPte7wscbye7O3CoqXp9XyKxSn9evvz+fzsLx5i3crpa6vhod7EAGH8AfDWJ+rQ86dtm5PxouW&#10;9XyWMKpgmsxAjEAUR+xsRycBmWfy/4T8DAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABOe&#10;r6wPAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AM1aHqPhAAAACgEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" path="m,l5378450,e" filled="f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A173F07" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D9C3FC" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="721" w:hanging="464"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>LIST</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>BELOW</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>MEALS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>THAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>ARE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>INCLUDED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>IN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>THE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>CONFERENCE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>REGISTRATION AND ATTACH A COPY OF THE CONFERENCE AGENDA TO THIS REQUEST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55408F95" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="195"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>FEE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(B = breakfast; L = lunch; D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dinner)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D13CD8" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="16"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="152" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2882"/>
+        <w:gridCol w:w="2902"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C37975" w14:paraId="1B512BF3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E17EBA7" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2733"/>
+              </w:tabs>
+              <w:spacing w:line="221" w:lineRule="exact"/>
+              <w:ind w:left="65"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B866EB" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2783"/>
+              </w:tabs>
+              <w:spacing w:line="221" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C37975" w14:paraId="1F9AB405" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140FD662" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2717"/>
+              </w:tabs>
+              <w:spacing w:before="36" w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA01D8E" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2783"/>
+              </w:tabs>
+              <w:spacing w:before="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C37975" w14:paraId="0356D1B0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF8D8B8" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2717"/>
+              </w:tabs>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419EC776" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2783"/>
+              </w:tabs>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C37975" w14:paraId="5D6750A9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B6FBEB" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2717"/>
+              </w:tabs>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEB3BF0" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2783"/>
+              </w:tabs>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C37975" w14:paraId="376FEAA4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8E4194" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2717"/>
+              </w:tabs>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F76B0F7" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2783"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C37975" w14:paraId="793C4803" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B89799B" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2717"/>
+              </w:tabs>
+              <w:spacing w:before="32"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440B1BF4" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2783"/>
+              </w:tabs>
+              <w:spacing w:before="32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C37975" w14:paraId="65783A56" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A39C45" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2733"/>
+              </w:tabs>
+              <w:spacing w:before="32" w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="65"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AEBC3C" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2799"/>
+              </w:tabs>
+              <w:spacing w:before="24" w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5062EEB3" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4835"/>
+          <w:tab w:val="left" w:pos="7022"/>
+        </w:tabs>
+        <w:spacing w:before="155" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="195" w:right="1620"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">HOTEL COST: $ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"># OF NIGHTS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>PLEASE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>NOTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>IT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>IS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>YOUR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>RESPONSIBILITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>TO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>MAKE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HOTEL/MOTEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ARRANGEMENTS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6C33B9" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6428"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="195"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ROOMING WITH (If Applicable) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809333A" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="24"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FEE4A7" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:ind w:left="195"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MOTOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>POOL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>SEDAN/VAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>RENTAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VEHICLE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>REQUEST?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>YES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5496B76E" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4335"/>
+        </w:tabs>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="195"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IF YES, ESTIMATE MILEAGE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3507CBDB" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3835"/>
+          <w:tab w:val="left" w:pos="7145"/>
+          <w:tab w:val="left" w:pos="7940"/>
+        </w:tabs>
+        <w:spacing w:before="26"/>
+        <w:ind w:left="195"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERSONAL CAR MILEAGE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Travel Advance Requested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>- YES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single" w:color="FE0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6B55">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single" w:color="FE0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072462AF" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="132" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="98" w:right="332"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>Travel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>Advances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>processed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>weeks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>travel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="thick"/>
+        </w:rPr>
+        <w:t>travel expenses under $500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EA8A0D" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1767"/>
+          <w:tab w:val="left" w:pos="2456"/>
+          <w:tab w:val="left" w:pos="6851"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:right="314"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AIRFARE? YES </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>YES, AMOUNT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AIRFARE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BECA38" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="229"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1360BAB6" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="324"/>
+      </w:pPr>
+      <w:r>
+        <w:t>SUPERVISOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>APPROVAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E78EF8" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470A5355" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="007C7348">
+    <w:p w14:paraId="4E647212" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6204"/>
+          <w:tab w:val="left" w:pos="8420"/>
+        </w:tabs>
+        <w:ind w:left="324"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DATE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E78FC4C" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="45"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="722BBE17" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0273DA29" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="2370" w:right="1631" w:hanging="442"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="324"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Facilities</w:t>
+        <w:t>FACILITIES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>SUPERINTENDENT/CAMPUS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>SERVICES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DIRECTOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:u w:val="single"/>
-[...81 lines deleted...]
-        <w:t>Appalachian State University – Chrome River On-Line Travel</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>APPROVAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13286CDF" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="007C7348">
+    <w:p w14:paraId="318515C3" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E56BE0" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="007C7348">
+    <w:p w14:paraId="59A09C87" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6204"/>
+          <w:tab w:val="left" w:pos="8319"/>
+        </w:tabs>
+        <w:ind w:left="324"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATE: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A1CADA" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EFBE93" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="324"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FACILITIES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OPERATIONS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DIRECTOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>APPROVAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266EDBC8" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00C37975">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C682114" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="007C7348">
+    <w:p w14:paraId="05F24673" w14:textId="77777777" w:rsidR="00C37975" w:rsidRDefault="00AC1B3B">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="217"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6204"/>
+          <w:tab w:val="left" w:pos="8429"/>
+        </w:tabs>
+        <w:ind w:left="324"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATE: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51C9D8A7" w14:textId="77777777" w:rsidR="007C7348" w:rsidRDefault="00000000">
-[...1200 lines deleted...]
-    <w:sectPr w:rsidR="007C7348">
+    <w:sectPr w:rsidR="00C37975">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="20" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="20" w:right="1440" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="decorative"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...135 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C7348"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E405BD"/>
+    <w:rsidRoot w:val="00C37975"/>
+    <w:rsid w:val="00527DED"/>
+    <w:rsid w:val="0099230E"/>
+    <w:rsid w:val="00AA6B55"/>
+    <w:rsid w:val="00AC1B3B"/>
+    <w:rsid w:val="00C37975"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7AC5BF4A"/>
-  <w15:docId w15:val="{8FC85814-ECE9-074F-B34A-546F4DE856E0}"/>
+  <w14:docId w14:val="0DC33ABB"/>
+  <w15:docId w15:val="{C9C78B91-E95D-4FB9-9A16-E326478AECA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2016,111 +3003,131 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="262" w:right="332"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="22"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="88"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2364,69 +3371,84 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>122</Words>
-  <Characters>697</Characters>
+  <Words>189</Words>
+  <Characters>1081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>818</CharactersWithSpaces>
+  <CharactersWithSpaces>1268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2021-08-12T00:00:00Z</vt:filetime>
+    <vt:filetime>2021-07-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe Acrobat Pro DC (32-bit) 21.5.20058</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-11-07T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-07-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe Acrobat Pro DC (32-bit) 21.5.20058</vt:lpwstr>
   </property>
 </Properties>
 </file>