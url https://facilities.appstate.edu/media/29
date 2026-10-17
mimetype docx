--- v0 (2026-01-10)
+++ v1 (2026-10-17)
@@ -1,4463 +1,4066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w14:paraId="7C4DEB36" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:ind w:left="1180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1180" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17F7ADB2" wp14:editId="08918A5B">
-            <wp:extent cx="5023104" cy="1048512"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5023106" cy="1048511"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Image 1" descr="Facilities Operations"/>
+            <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:graphicFrameLocks/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Image 1" descr="Facilities Operations"/>
+                    <pic:cNvPr id="1" name="Image 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5023104" cy="1048512"/>
+                      <a:ext cx="5023106" cy="1048511"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54457279" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="11"/>
-[...7 lines deleted...]
-          <w:sz w:val="16"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="9"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="9"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11E0D3F5" wp14:editId="2240D91E">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>3311859</wp:posOffset>
+              <wp:posOffset>3251835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>139362</wp:posOffset>
+              <wp:posOffset>84835</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1248370" cy="362711"/>
+            <wp:extent cx="1451211" cy="464057"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="2" name="Image 2" descr="Aim Logo"/>
+            <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:graphicFrameLocks/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Image 2" descr="Aim Logo"/>
+                    <pic:cNvPr id="2" name="Image 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1248370" cy="362711"/>
+                      <a:ext cx="1451211" cy="464057"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1372 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="9"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C61F402" wp14:editId="295CAD3A">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588352">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>6691312</wp:posOffset>
+                  <wp:posOffset>839597</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>141723</wp:posOffset>
+                  <wp:posOffset>662304</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="152400"/>
+                <wp:extent cx="6093460" cy="1089660"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...6 lines deleted...]
-                </wp:docPr>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Group 3"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...1 lines deleted...]
-                      </wpg:cNvGrpSpPr>
+                      <wpg:cNvPr id="3" name="Group 3"/>
+                      <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="219075" cy="152400"/>
-[...1 lines deleted...]
-                          <a:chExt cx="219075" cy="152400"/>
+                          <a:ext cx="6093460" cy="1089660"/>
+                          <a:chExt cx="6093460" cy="1089660"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvPr id="4" name="Graphic 4"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
-                            <a:off x="4762" y="4762"/>
-                            <a:ext cx="209550" cy="142875"/>
+                            <a:off x="6223" y="3175"/>
+                            <a:ext cx="6080760" cy="1270"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
-                              <a:path w="209550" h="142875">
+                              <a:path w="6080760" h="0">
                                 <a:moveTo>
-                                  <a:pt x="0" y="142875"/>
+                                  <a:pt x="0" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
-                                  <a:pt x="209550" y="142875"/>
-[...4 lines deleted...]
-                                <a:lnTo>
+                                  <a:pt x="6080760" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="5" name="Graphic 5"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6223" y="1086485"/>
+                            <a:ext cx="6080760" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6080760" h="0">
+                                <a:moveTo>
                                   <a:pt x="0" y="0"/>
-                                </a:lnTo>
-[...1 lines deleted...]
-                                  <a:pt x="0" y="142875"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6080760" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Graphic 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3047" y="0"/>
+                            <a:ext cx="1270" cy="1089660"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="1089660">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1089660"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Graphic 7"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6090158" y="0"/>
+                            <a:ext cx="1270" cy="1089660"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="0" h="1089660">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1089660"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Graphic 8"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1227327" y="711200"/>
+                            <a:ext cx="4276725" cy="228600"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="4276725" h="228600">
+                                <a:moveTo>
+                                  <a:pt x="0" y="228600"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="342900" y="228600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="342900" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="228600"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="4276725" h="228600">
+                                <a:moveTo>
+                                  <a:pt x="3933825" y="228600"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4276725" y="228600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4276725" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3933825" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3933825" y="228600"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="4276725" h="228600">
+                                <a:moveTo>
+                                  <a:pt x="1543050" y="228600"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1885950" y="228600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1885950" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1543050" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1543050" y="228600"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...301 lines deleted...]
-                      </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="18" name="Graphic 18"/>
+                        <wps:cNvPr id="9" name="Graphic 9"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
-                            <a:off x="4762" y="4762"/>
-                            <a:ext cx="209550" cy="142875"/>
+                            <a:off x="1864232" y="112395"/>
+                            <a:ext cx="348615" cy="230504"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
-                              <a:path w="209550" h="142875">
+                              <a:path w="348615" h="230504">
                                 <a:moveTo>
-                                  <a:pt x="0" y="142875"/>
+                                  <a:pt x="0" y="230504"/>
                                 </a:moveTo>
                                 <a:lnTo>
-                                  <a:pt x="209550" y="142875"/>
-[...2 lines deleted...]
-                                  <a:pt x="209550" y="0"/>
+                                  <a:pt x="348614" y="230504"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="348614" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="0" y="142875"/>
+                                  <a:pt x="0" y="230504"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
-                          <a:ln w="9525">
+                          <a:ln w="12699">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...10 lines deleted...]
-                        <pic:spPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Graphic 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
                           <a:xfrm>
-                            <a:off x="36925" y="2882"/>
-                            <a:ext cx="144690" cy="144691"/>
+                            <a:off x="1224788" y="710565"/>
+                            <a:ext cx="351790" cy="238125"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="351790" h="238125">
+                                <a:moveTo>
+                                  <a:pt x="351789" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="238125"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="351789" y="238125"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="351789" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Graphic 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1231138" y="716915"/>
+                            <a:ext cx="339090" cy="225425"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="339090" h="225425">
+                                <a:moveTo>
+                                  <a:pt x="0" y="225425"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="339089" y="225425"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="339089" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="225425"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2765298" y="715644"/>
+                            <a:ext cx="361315" cy="228600"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="361315" h="228600">
+                                <a:moveTo>
+                                  <a:pt x="361314" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="228600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="361314" y="228600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="361314" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Graphic 13"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2771648" y="721994"/>
+                            <a:ext cx="348615" cy="215900"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="348615" h="215900">
+                                <a:moveTo>
+                                  <a:pt x="0" y="215900"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="348614" y="215900"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="348614" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="215900"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5160517" y="715644"/>
+                            <a:ext cx="347345" cy="228600"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="347345" h="228600">
+                                <a:moveTo>
+                                  <a:pt x="347345" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="228600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="347345" y="228600"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="347345" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="15" name="Graphic 15"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5166867" y="721994"/>
+                            <a:ext cx="334645" cy="215900"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="334645" h="215900">
+                                <a:moveTo>
+                                  <a:pt x="0" y="215900"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="334645" y="215900"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="334645" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="215900"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="16" name="Graphic 16"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="935316" y="214083"/>
+                            <a:ext cx="12700" cy="12700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="12700" h="12700">
+                                <a:moveTo>
+                                  <a:pt x="0" y="6261"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1833" y="1833"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6261" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10688" y="1833"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12522" y="6261"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10688" y="10688"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6261" y="12522"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1833" y="10688"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6261"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="74802" y="530225"/>
+                            <a:ext cx="5907405" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5907405" h="0">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5907405" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10375">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="sysDash"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="18" name="Textbox 18"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="88518" y="132545"/>
+                            <a:ext cx="1718310" cy="168910"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                        </pic:spPr>
-                      </pic:pic>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Physical</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Plant</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Work</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Orders</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="19" name="Textbox 19"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="144906" y="736049"/>
+                            <a:ext cx="626110" cy="168910"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>New</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>User</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20" name="Textbox 20"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1903602" y="736049"/>
+                            <a:ext cx="452755" cy="168910"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Update</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="21" name="Textbox 21"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3732403" y="736049"/>
+                            <a:ext cx="937894" cy="168910"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>Inactivate</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-8"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>User</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="49485FC6" id="Group 17" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:526.85pt;margin-top:1.5pt;width:17.25pt;height:12pt;z-index:15730176;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="219075,152400" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQD50CcdeAMAAF4IAAAOAAAAZHJzL2Uyb0RvYy54bWykVlFv2zYQfh/Q/0Do&#13;&#10;vZGt2mksxC6Gpg0CFF2wZtgzTVESUYpkSdpy/v3ujqLtOd06dAYsH8Xj8buP3x19++4waLaXPihr&#13;&#10;1sX8alYwaYRtlOnWxR9PH1/fFCxEbhqurZHr4lmG4t3m1S+3o6tlZXurG+kZBDGhHt266GN0dVkG&#13;&#10;0cuBhyvrpIHJ1vqBRxj6rmw8HyH6oMtqNrsuR+sb562QIcDbuzRZbCh+20oRf2vbICPT6wKwRXp6&#13;&#10;em7xWW5ued157nolJhj8J1AMXBnY9BjqjkfOdl69CDUo4W2wbbwSdiht2yohKQfIZj67yObe252j&#13;&#10;XLp67NyRJqD2gqefDis+7++9++IefUIP5icrvgbgpRxdV5/P47g7OR9aP+AiSIIdiNHnI6PyEJmA&#13;&#10;l9V8NXu7LJiAqfmyWswmxkUPx/Jileg//Ou6ktdpU4J2hDI60E440RP+Hz1feu4ksR4w/UfPVAPo&#13;&#10;QciGDyDh+0kt8AZYws3BCxmcRmEi84KfxdvrqmDAAxmkuyNLs9VyCeoklhbVDTCG/OdseS12Id5L&#13;&#10;S3Tz/acQaXnXZIv32RIHk00P4kfZa5J9LBjI3hcMZL9Nsnc84jo8QzTZCOc1Iekh4QQEZwe7l0+W&#13;&#10;/OLp0CaHhPTkos25aw6I53+eWfbKv44Cn3mTUICC7JB/kyOQlcX2A5/v7iq0DTIBx8yJ6yMbEPCc&#13;&#10;b22QmNWyWlKBB6tV81FpjXQE323fa8/2HNsLfaaT+5ub8yHe8dAnP5qa3LShOgt1Eg2KaWubZ9Dc&#13;&#10;CCpbF+HbjntZMP1gQNXYwLLhs7HNho/6vaU2RycFez4d/uTeMdx+XURQ22ebxc3rrCNIFx2SL640&#13;&#10;9tddtK1CkUGhZUTTAAptc+uUqOE7NSSwXlTcjxs3rIo7zC01/+E/xRi4/7pzr6F3wnGprdIqPtM9&#13;&#10;AGeDoMz+UQnsZTg4K95VLt6HgXeSzVfIf/bBFZjriwBbrVw+arQnqFBHF+33O9mm1n5nxW6QJqa7&#13;&#10;yksNqK0JvXIB6rGWw1ZCb/EPzRyqH+7JCP3FeWUi4gN9RS+jAH3yugXJ/Q4VjUDPJgj0CSem8A/9&#13;&#10;5831CiSMZVPd3FQpfm5A88XienVsQGDPcR72yT0MFYINaNISthaqhgsRpR5FmBIKMgEUiYcuMQo7&#13;&#10;Xbh4S56Pyev0t2DzFwAAAP//AwBQSwMECgAAAAAAAAAhAJsm3o3DBQAAwwUAABQAAABkcnMvbWVk&#13;&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAAeAAAAHwgGAAAA8Gx9BwAAAAZiS0dEAP8A&#13;&#10;/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAABWNJREFUSIm1l19IVHkUxz9zZxqZ8hqNGDZq&#13;&#10;hU5JoZmXGiqz3FVykoh62SUtspcejMCttiIMgjKwrViIHtogQgLdp116CAsrkAVpRu747yEy0zHH&#13;&#10;Bm1GmjFNp5m7D7P3rpOTadkXLtzfub/f+d7zvb97fufoFEVhLvD5fJltbW0/OZ3OHx0OR67D4VgO&#13;&#10;YLPZhm02W5fNZnuyadOmP81mc9+cHCqKMuvV0NBw3Wq1TgHKXC6r1TrV2Nh47Ut+P/vA7/evKi8v&#13;&#10;743n3GAwKAUFBUpBQYFiMBjivkBFRUXv6Ohoxuf86+JJ/fjx4+rKysqrg4ODegC9Xs/hw4dZvXo1&#13;&#10;JpOJ8fFxIpEIAIIgsHjxYiYmJujr66O+vp5wOAxAenp6+O7du6eKi4t//5RjBvH58+efXrp0qUgd&#13;&#10;5+XlcejQIYLB4Jw+nSiK1NfX09nZqdlqamqeXrx48cfPEj98+PCk3W6/qo6PHz9OSkqKFgHAokWL&#13;&#10;SE1NxWKxADA0NITX6yUUCmlzDAYDw8PD3LhxY7rvU7t27bo2gzgYDC7PycnxDAwMGARB4PLly0xM&#13;&#10;TGgL09LSKCsrY8WKFQiCEBNlJBLhzZs3PHjwAI/Ho9ktFgtVVVWEw2FWrlz5sbu72yKK4giA/sKF&#13;&#10;CwCcOHHin+bmZosaqcFgAKLfsKioiH379rF06VJ0Ot0MeXU6HUlJSWzcuBG9Xs/AwADr168nMzOT&#13;&#10;devW8ejRI969eycEAoGSsrKyW1rELS0tR3fu3HkLIDs7m4qKCsLhMAaDgSNHjpCWljaDbDa43W76&#13;&#10;+/uju1eno7q6mvb2dgBaWlqOFhYW3tYpikJubu54d3e3CeDKlSu8f/8egJKSErZv3z4v0unkfX3R&#13;&#10;XBIKhSgtLUXl6uzsXCL4fL50lfTgwYMaaWpqKlu3bv0qUoCMjAyWLFkCRDfkyZMnAejq6lrs9/st&#13;&#10;gsvl2q9OXrt2rbZw79696PX6ryYWBIHs7GxtPD0Il8u1X5BlWfu/1A0liqL2u3wLkpKSMBqNACxb&#13;&#10;tkyzy7JcLMiyvAEgISGByclJICrzQiExMRGI7nxVelmWNwiyLKdBNEOp+B7E8L/csiynC729vQkA&#13;&#10;VqtVm2A2mxeM2GQyafdqcC9fvkwQsrKyJv8baBP8fv+CEU/Pfh0dHQBYrdZJQZIkz3QjgNfrXTDi&#13;&#10;sbEx7b61tRUASZIGBUmSOgEmJydJSEj4bsSKomg5QpKkTkGSpCfqpI8fPwIQDAYZGhr6ZtJAIMDU&#13;&#10;1BQAo6Ojml2SpMdCfn7+X6rhxYsX2sP79+/HHIfzRSQSifGnygyQn5//t5CcnDyYk5MzAXDv3j3t&#13;&#10;X/N6vTGT54vXr19rModCIa5dix7Fubm542az2SMA3Lx5s1pdcOfOHS1Vtra2fpXkgUAAt9sNRBPH&#13;&#10;6dOnUc99lUsA2LFjxx9VVVXtAM+fP+ft27eYTCa2bNlCT08PbrebeLXZp1AUhf7+flwul1aTtbW1&#13;&#10;aUfisWPHXIWFhbdhlgqksbGRlJQUzakoiqxZswZRFGcUA4qiEAwG6enpianNPnz4wJ49e+JWIDE1&#13;&#10;V1NT06+7d+++okpUV1eHzWaLiVYQBBITExFFUX1hxsbGtAjVtc+ePePs2bPa2qamplOlpaUzay4V&#13;&#10;NTU1T2tra4vU8bZt26itrf2izNNx7ty5mI35xSpTRXNz8y+VlZW/eTwePUSPyzNnzpCXlxcj/3SM&#13;&#10;jIzQ0dFBXV2dlg9mq6tn7SQOHDjwijhdgtFoVOx2u2K32xWj0Ri3kygvL3/l9/tXzbuF+ZbeqaGh&#13;&#10;4fqX/MaVOh58Pl+W0+n82el0/uBwOHKdTmcKwObNm0emd4vJycmv5uLvXxHrOyMkTVYaAAAAAElF&#13;&#10;TkSuQmCCUEsDBBQABgAIAAAAIQAZhPkp5AAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMw&#13;&#10;EITvhb6D2EBvjWSbNMaxHEL6cwqFJoWSm2JtbBNLMpZiO2/fzam9LAw7Oztfvp5MywbsfeOshGgu&#13;&#10;gKEtnW5sJeH78P6cAvNBWa1aZ1HCDT2si8eHXGXajfYLh32oGIVYnykJdQhdxrkvazTKz12HlnZn&#13;&#10;1xsVSPYV170aKdy0PBbihRvVWPpQqw63NZaX/dVI+BjVuEmit2F3OW9vx8Pi82cXoZRPs+l1RWOz&#13;&#10;AhZwCn8XcGeg/lBQsZO7Wu1ZS1oskiV5JSQEdjeINI2BnSTESwG8yPl/juIXAAD//wMAUEsDBBQA&#13;&#10;BgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF&#13;&#10;94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCO&#13;&#10;rYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqG&#13;&#10;luShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48&#13;&#10;NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#13;&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#13;&#10;AAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+dAnHXgDAABeCAAADgAAAAAAAAAAAAAA&#13;&#10;AAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAmybejcMFAADDBQAAFAAAAAAAAAAA&#13;&#10;AAAAAADeBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAGYT5KeQAAAAPAQAA&#13;&#10;DwAAAAAAAAAAAAAAAADTCwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAA&#13;&#10;IQEAABkAAAAAAAAAAAAAAAAA5AwAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYA&#13;&#10;BgB8AQAA1w0AAAAA&#13;&#10;">
-                <v:shape id="Graphic 18" o:spid="_x0000_s1027" style="position:absolute;left:4762;top:4762;width:209550;height:142875;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="209550,142875" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBb0lIEyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NagJB&#13;&#10;EITvAd9h6IC3OJugIayOIgZDUHKI5gGanXZ3yU7PMjPZH58+fRC8NF009VX1ajO4RnUUYu3ZwPMs&#13;&#10;A0VceFtzaeDnvH96AxUTssXGMxkYKcJmPXlYYW59z9/UnVKpBMIxRwNVSm2udSwqchhnviWW28UH&#13;&#10;h0lkKLUN2AvcNfoly161w5olocKWdhUVv6c/JzWu4+Jrv+gOYX79GNtj6C/nbWnM9HF4X8rYLkEl&#13;&#10;GtLdcUN8WjFLY3lIFtDrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBb0lIEyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m,142875r209550,l209550,,,,,142875xe" filled="f">
+              <v:group style="position:absolute;margin-left:66.110001pt;margin-top:52.14994pt;width:479.8pt;height:85.8pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshapegroup1" coordorigin="1322,1043" coordsize="9596,1716">
+                <v:line style="position:absolute" from="1332,1048" to="10908,1048" stroked="true" strokeweight=".48pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:line style="position:absolute" from="1332,2754" to="10908,2754" stroked="true" strokeweight=".48pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:line style="position:absolute" from="1327,1043" to="1327,2759" stroked="true" strokeweight=".48pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:line style="position:absolute" from="10913,1043" to="10913,2759" stroked="true" strokeweight=".48pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:shape style="position:absolute;left:3255;top:2163;width:6735;height:360" id="docshape2" coordorigin="3255,2163" coordsize="6735,360" path="m3255,2523l3795,2523,3795,2163,3255,2163,3255,2523xm9450,2523l9990,2523,9990,2163,9450,2163,9450,2523xm5685,2523l6225,2523,6225,2163,5685,2163,5685,2523xe" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#000000">
                   <v:path arrowok="t"/>
+                  <v:stroke dashstyle="solid"/>
                 </v:shape>
-                <v:shape id="Image 19" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:36925;top:2882;width:144690;height:144691;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtEE8txQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#13;&#10;DIbvg76DUWG3xWlho0nrhJIy2HFLSs8i1uKwWA6x22R9+nkw2EVI/Pyf+A7lYgdxo8n3jhVskhQE&#13;&#10;cet0z52Cc/P6tAPhA7LGwTEp+CYPZbF6OGCu3cwfdKtDJyKEfY4KTAhjLqVvDVn0iRuJY/bpJosh&#13;&#10;nlMn9YRzhNtBbtP0RVrsOX4wOFJlqP2qr1bBcA36Pr9fnneZyaoq9Y2s741Sj+vltI/juAcRaAn/&#13;&#10;jT/Em44OGfwKxQVk8QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtEE8txQAAAOAAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;">
-                  <v:imagedata r:id="rId11" o:title=""/>
+                <v:rect style="position:absolute;left:4258;top:1220;width:549;height:363" id="docshape3" filled="false" stroked="true" strokeweight="1.0pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:3251;top:2162;width:554;height:375" id="docshape4" filled="true" fillcolor="#ffffff" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:3261;top:2172;width:534;height:355" id="docshape5" filled="false" stroked="true" strokeweight="1pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:5677;top:2170;width:569;height:360" id="docshape6" filled="true" fillcolor="#ffffff" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:5687;top:2180;width:549;height:340" id="docshape7" filled="false" stroked="true" strokeweight="1pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:9449;top:2170;width:547;height:360" id="docshape8" filled="true" fillcolor="#ffffff" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:9459;top:2180;width:527;height:340" id="docshape9" filled="false" stroked="true" strokeweight="1pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+                <v:shape style="position:absolute;left:2795;top:1380;width:20;height:20" id="docshape10" coordorigin="2795,1380" coordsize="20,20" path="m2795,1390l2798,1383,2805,1380,2812,1383,2815,1390,2812,1397,2805,1400,2798,1397,2795,1390xe" filled="true" fillcolor="#ff0000" stroked="false">
+                  <v:path arrowok="t"/>
+                  <v:fill type="solid"/>
                 </v:shape>
-                <w10:wrap anchorx="page"/>
+                <v:line style="position:absolute" from="1440,1878" to="10743,1878" stroked="true" strokeweight=".817pt" strokecolor="#000000">
+                  <v:stroke dashstyle="shortdash"/>
+                </v:line>
+                <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape style="position:absolute;left:1461;top:1251;width:2706;height:266" type="#_x0000_t202" id="docshape11" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Physical</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Plant</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Work</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Orders</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:1550;top:2202;width:986;height:266" type="#_x0000_t202" id="docshape12" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>New</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>User</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:4320;top:2202;width:713;height:266" type="#_x0000_t202" id="docshape13" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Update</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <v:shape style="position:absolute;left:7200;top:2202;width:1477;height:266" type="#_x0000_t202" id="docshape14" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:line="266" w:lineRule="exact" w:before="0"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>Inactivate</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-8"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>User</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:position w:val="-6"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="6066" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9686" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Requestor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ASU Login</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ID </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="9703" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Department </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="13"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="0" w:bottom="0" w:left="1080" w:right="1080"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="58"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Orders?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A720163" wp14:editId="22BF9C68">
-            <wp:extent cx="219075" cy="152400"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="219075" cy="156527"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="20" name="Image 20">
-[...5 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="22" name="Image 22"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:graphicFrameLocks/>
             </wp:cNvGraphicFramePr>
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="20" name="Image 20">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="22" name="Image 22"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="219075" cy="156527"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:position w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="219075" cy="152400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="23" name="Image 23"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="23" name="Image 23"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="219075" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:spacing w:val="-19"/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="64"/>
+        <w:ind w:left="193"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Will you be viewing your department billing?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="219075" cy="152400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="24" name="Image 24"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="24" name="Image 24"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="219075" cy="152400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="275"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:position w:val="-6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="219075" cy="152400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="25" name="Image 25"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="25" name="Image 25"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="219075" cy="152400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="0" w:bottom="0" w:left="1080" w:right="1080"/>
+          <w:cols w:num="2" w:equalWidth="0">
+            <w:col w:w="4613" w:space="40"/>
+            <w:col w:w="5427"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="231"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>the</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>No</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>information.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>call</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>262-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>3190.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02A1D594" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
-[...141 lines deleted...]
-    <w:p w14:paraId="158B3608" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="62"/>
+        <w:spacing w:before="32"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="left"/>
         <w:tblInd w:w="257" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002711B0" w14:paraId="789B5E0E" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="321"/>
+          <w:trHeight w:val="321" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADA"/>
           </w:tcPr>
-          <w:p w14:paraId="18A48B48" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="301" w:lineRule="exact"/>
-              <w:ind w:left="499"/>
+              <w:ind w:left="503"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(Funding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Code)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DADADA"/>
           </w:tcPr>
-          <w:p w14:paraId="7B800060" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="301" w:lineRule="exact"/>
-              <w:ind w:left="6"/>
+              <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="5323AD5A" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B743099" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="337964FB" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="7062D26B" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="366"/>
+          <w:trHeight w:val="366" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABE2A11" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6095E3" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="3D4E5E8A" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2F527A" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="247BD2B0" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="698691B6" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="366"/>
+          <w:trHeight w:val="366" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="028D9B3E" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D895B77" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="491A8659" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="366" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A90EDC6" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54FEAC08" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="3E6A18D8" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="366"/>
+          <w:trHeight w:val="366" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19A0DD33" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B52B156" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="3B288DF5" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0747DFD4" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6274D2" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="0A865C9E" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="366"/>
+          <w:trHeight w:val="366" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDAB89D" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE912E2" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002711B0" w14:paraId="1859BF63" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="369" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9BDE42" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79AA610A" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="460FEB18" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="251"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BBABF0C" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
-[...8 lines deleted...]
-    <w:p w14:paraId="76402C90" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="5008"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="8407"/>
+          <w:tab w:pos="5006" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8406" w:val="left" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="720" w:lineRule="auto"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Phone</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>E-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>@appstate.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="252"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="8366" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>(Optional)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>E-Mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>copy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>requests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>go</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>@appstate.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="247"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="7269" w:val="left" w:leader="none"/>
+          <w:tab w:pos="7603" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15732224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49EA953F" wp14:editId="4B40A618">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15731200">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>6687337</wp:posOffset>
+                  <wp:posOffset>6687184</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>954339</wp:posOffset>
+                  <wp:posOffset>-6148</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="225425" cy="220979"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="21" name="Graphic 21">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="26" name="Graphic 26"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvPr id="26" name="Graphic 26"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="225425" cy="220979"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="225425" h="220979">
                               <a:moveTo>
-                                <a:pt x="0" y="220624"/>
+                                <a:pt x="0" y="220980"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="225349" y="220624"/>
+                                <a:pt x="225425" y="220980"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="225349" y="0"/>
+                                <a:pt x="225425" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="0" y="220624"/>
+                                <a:pt x="0" y="220980"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:ln w="12699">
+                        <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="52C8A3AA" id="Graphic 21" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:526.55pt;margin-top:75.15pt;width:17.75pt;height:17.4pt;z-index:15732224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="225425,220979" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDWw5qmPQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068NFuMOMXQoMOA&#13;&#10;oivQDDsrshwbk0VNVOL070fJVpJuhwHDfJAp84l6fCS9uj11mh2VwxZMyWeTKWfKSKhasy/5t+39&#13;&#10;u4+coRemEhqMKvmLQn67fvtm1dtC5dCArpRjFMRg0duSN97bIstQNqoTOAGrDDlrcJ3wtHX7rHKi&#13;&#10;p+idzvLpdJH14CrrQCpE+roZnHwd49e1kv5rXaPyTJecuPm4urjuwpqtV6LYO2GbVo40xD+w6ERr&#13;&#10;6NJzqI3wgh1c+0eorpUOEGo/kdBlUNetVDEHymY2/S2b50ZYFXMhcdCeZcL/F1Y+Hp/tkwvU0T6A&#13;&#10;/IGkSNZbLM6esMERc6pdF7BEnJ2iii9nFdXJM0kf8/xmnt9wJsmV59Plh2VQORNFOiwP6D8riIHE&#13;&#10;8QH9UIQqWaJJljyZZDoqZSiijkX0nFERHWdUxN1QRCt8OBfYBZP1FybNmUjwdnBUW4g4f0mCmC7y&#13;&#10;+cj0AtHmGkqpvZ8vORsyu+ATKr1tDHyFjo1GEiRAeg9Aaswk418wr1imIFIDqkHikHnU+qwGBbzW&#13;&#10;W5sgzCxfLJexXxF0W923Wgc90O13d9qxowjTEp9RkFcw69BvBDYDLrpGmDZj8wz9EjpnB9XLk2M9&#13;&#10;jVjJ8edBOMWZ/mKoh8M8JsMlY5cM5/UdxKmNpaI7t6fvwlkWri+5p3Z7hDQhokiNRPkGwIANJw18&#13;&#10;Onio29BlsbEHRuOGxirqNf4Cwtxe7yPq8qNa/wIAAP//AwBQSwMEFAAGAAgAAAAhAAdDNxXjAAAA&#13;&#10;EgEAAA8AAABkcnMvZG93bnJldi54bWxMT0FqwzAQvBf6B7GF3hrJMQ7GsRxCQw+FQnHS9KxYim1i&#13;&#10;rYSlOO7vuzm1l2WGnZ2dKTezHdhkxtA7lJAsBDCDjdM9thK+Dm8vObAQFWo1ODQSfkyATfX4UKpC&#13;&#10;uxvWZtrHlpEJhkJJ6GL0Beeh6YxVYeG8Qdqd3WhVJDq2XI/qRuZ24EshVtyqHulDp7x57Uxz2V+t&#13;&#10;hI/du/dNKurD8ni2rj5O8/fnJOXz07xb09iugUUzx78LuHeg/FBRsJO7og5sIC6yNCEtoUykwO4S&#13;&#10;kecrYCdCeZYAr0r+v0r1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbDmqY9AgAA8AQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAdDNxXjAAAA&#13;&#10;EgEAAA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#13;&#10;AAA=&#13;&#10;" path="m,220624r225349,l225349,,,,,220624xe" filled="f" strokeweight=".35275mm">
-[...2 lines deleted...]
-              </v:shape>
+              <v:rect style="position:absolute;margin-left:526.549988pt;margin-top:-.484129pt;width:17.75pt;height:17.4pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15731200" id="docshape15" filled="false" stroked="true" strokeweight="1pt" strokecolor="#000000">
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="none"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Contact Phone </w:t>
+        <w:rPr/>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Buildings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> requests?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Contact E-Mail </w:t>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+        <w:rPr>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...10 lines deleted...]
-        <w:tab/>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Main</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:t>All Main Campus</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Campus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FA7E3C" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7291"/>
-          <w:tab w:val="left" w:pos="7670"/>
+          <w:tab w:pos="7291" w:val="left" w:leader="none"/>
+          <w:tab w:pos="7670" w:val="left" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="251" w:lineRule="exact"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15732736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24709BA0" wp14:editId="0CB6AFD9">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15730688">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>6696786</wp:posOffset>
+                  <wp:posOffset>6696709</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-37839</wp:posOffset>
+                  <wp:posOffset>-35952</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="215900" cy="215900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="22" name="Graphic 22">
-[...5 lines deleted...]
-                </wp:docPr>
+                <wp:docPr id="27" name="Graphic 27"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvPr id="27" name="Graphic 27"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="215900" cy="215900"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="215900" h="215900">
                               <a:moveTo>
-                                <a:pt x="0" y="215898"/>
+                                <a:pt x="0" y="215899"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="215900" y="215898"/>
+                                <a:pt x="215900" y="215899"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="215900" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="0" y="0"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="0" y="215898"/>
+                                <a:pt x="0" y="215899"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
-                        <a:ln w="12699">
+                        <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="770DA260" id="Graphic 22" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:527.3pt;margin-top:-3pt;width:17pt;height:17pt;z-index:15732736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="215900,215900" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCYAwbTNAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGK2zAQvRf6D0L3xkmgS2LiLGXDlsKy&#13;&#10;XdiUnhVZjk1ljapRYufvO5ItJ9seCqU+yCPP09PMmxlv7vtWs7Ny2IAp+GI250wZCWVjjgX/tn/8&#13;&#10;sOIMvTCl0GBUwS8K+f32/btNZ3O1hBp0qRwjEoN5Zwtee2/zLENZq1bgDKwy5KzAtcLT1h2z0omO&#13;&#10;2FudLefzu6wDV1oHUiHS193g5NvIX1VK+q9VhcozXXCKzcfVxfUQ1my7EfnRCVs3cgxD/EMUrWgM&#13;&#10;XTpR7YQX7OSaP6jaRjpAqPxMQptBVTVSxRwom8X8t2xea2FVzIXEQTvJhP+PVj6fX+2LC6GjfQL5&#13;&#10;A0mRrLOYT56wwRHTV64NWAqc9VHFy6Si6j2T9HG5+Liek9aSXKMdOEWeDssT+s8KIpE4P6EfilAm&#13;&#10;S9TJkr1JpqNShiLqWETPGRXRcUZFPAxFtMKHcyG6YLJuup3Vkxm8LZzVHiLOX5OgSFfrVaCiSK8Q&#13;&#10;bW6hKbUhsys+odLbRuIbdGw0Ik6A9B6AJFaS8S+YN1EmEqkB1RB4yDxmMKlBhLd6axOEWSzv1uvY&#13;&#10;rwi6KR8brYMe6I6HB+3YWYRpic8oyBuYdeh3AusBF10jTJuxeYZ+CZ1zgPLy4lhHI1Zw/HkSTnGm&#13;&#10;vxjq4TCPyXDJOCTDef0AcWpjqejOff9dOMvC9QX31G7PkCZE5KmRKN8AGLDhpIFPJw9VE7osNvYQ&#13;&#10;0bihsYp6jb+AMLe3+4i6/qi2vwAAAP//AwBQSwMEFAAGAAgAAAAhANHfAOHhAAAAEAEAAA8AAABk&#13;&#10;cnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicWvtpjSK0jgVAvXWA6R8gBubOGCvQ+ymga9ne4LL&#13;&#10;SrM7O49qN3vHJjPGPqCE1VIAM9gG3WMn4e24XxTAYlKolQtoJHybCLv69qZSpQ4XfDVTkzpGIhhL&#13;&#10;JcGmNJScx9Yar+IyDAbp9h5GrxLBseN6VBcS945nQuTcqx7JwarBPFnTfjZnL6GZvtZ2715+Mp3W&#13;&#10;h9XxMH90Gyvl/d38vKXxuAWWzJz+PuDagfJDTcFO4Yw6MkdYbB5y4kpY5NTsyhBFQZuThKwQwOuK&#13;&#10;/y9S/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#13;&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#13;&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYAwbTNAIAAPAEAAAOAAAAAAAAAAAA&#13;&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDR3wDh4QAAABABAAAPAAAAAAAA&#13;&#10;AAAAAAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#13;&#10;" path="m,215898r215900,l215900,,,,,215898xe" filled="f" strokeweight=".35275mm">
-[...2 lines deleted...]
-              </v:shape>
+              <v:rect style="position:absolute;margin-left:527.299988pt;margin-top:-2.830906pt;width:17pt;height:17pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:15730688" id="docshape16" filled="false" stroked="true" strokeweight="1pt" strokecolor="#000000">
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="none"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t>All</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Buildings</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t> Buildings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C98942" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28A36B11" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204F2699" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
+        <w:rPr/>
         <w:t>Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-8"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Head</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178870A2" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7315"/>
-          <w:tab w:val="left" w:pos="9710"/>
+          <w:tab w:pos="7315" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9710" w:val="left" w:leader="none"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Approval Signature </w:t>
+        <w:rPr/>
+        <w:t>Approval</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Date </w:t>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6855C167" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="002711B0">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="177"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="0" w:bottom="0" w:left="1080" w:right="1080"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CE9825B" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="128"/>
+        <w:ind w:left="744"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:noProof/>
-          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Clear</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t> Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="543" w:right="-144" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F871464" wp14:editId="1BCBEF22">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="914400" cy="163195"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...7 lines deleted...]
-                </wp:docPr>
+                <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+                <wp:docPr id="28" name="Group 28"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...1 lines deleted...]
-                      </wpg:cNvGrpSpPr>
+                      <wpg:cNvPr id="28" name="Group 28"/>
+                      <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="914400" cy="163195"/>
-                          <a:chOff x="0" y="0"/>
                           <a:chExt cx="914400" cy="163195"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="24" name="Graphic 24"/>
+                        <wps:cNvPr id="29" name="Graphic 29"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="163195"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="914400" h="163195">
                                 <a:moveTo>
                                   <a:pt x="914400" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="0" y="163009"/>
-[...2 lines deleted...]
-                                  <a:pt x="914400" y="163009"/>
+                                  <a:pt x="0" y="163195"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="914400" y="163195"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="914400" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
-                            <a:srgbClr val="BFBFBF"/>
+                            <a:srgbClr val="BEBEBE"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="25" name="Graphic 25"/>
+                        <wps:cNvPr id="30" name="Graphic 30"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="12700" y="12700"/>
                             <a:ext cx="889000" cy="137795"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="889000" h="137795">
                                 <a:moveTo>
-                                  <a:pt x="0" y="137609"/>
+                                  <a:pt x="0" y="137795"/>
                                 </a:moveTo>
                                 <a:lnTo>
-                                  <a:pt x="889000" y="137609"/>
+                                  <a:pt x="889000" y="137795"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="889000" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="0" y="137609"/>
+                                  <a:pt x="0" y="137795"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="25400">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="38C74F3A" id="Group 23" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:81.2pt;margin-top:3.1pt;width:1in;height:12.85pt;z-index:15733248;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="9144,1631" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBe0AqzBgMAAGsJAAAOAAAAZHJzL2Uyb0RvYy54bWzUVttu2zAMfR+wfxD0vtpJL2mMOsXWrsGA&#13;&#10;oivQDntWZPmC2ZYmKXH69yMly3HSYVi77WEI4NDWEUUeHtK+uNw2NdkIbSrZpnRyFFMiWi6zqi1S&#13;&#10;+uXx5t05JcayNmO1bEVKn4Shl4u3by46lYipLGWdCU3ASWuSTqW0tFYlUWR4KRpmjqQSLSzmUjfM&#13;&#10;wq0uokyzDrw3dTSN47OokzpTWnJhDDy99ot04fznueD2c54bYUmdUojNuqt21xVeo8UFSwrNVFnx&#13;&#10;Pgz2iigaVrVw6ODqmllG1rp65qqpuJZG5vaIyyaSeV5x4XKAbCbxQTZLLdfK5VIkXaEGmoDaA55e&#13;&#10;7ZbfbZZaPah77aMH81bybwZ4iTpVJON1vC924G2uG9wESZCtY/RpYFRsLeHwcD45OYmBdw5Lk7Pj&#13;&#10;yfzUM85LKMuzXbz8+Mt9EUv8oS60IZROgXbMjh7zZ/Q8lEwJx7rB9O81qbKUTk8oaVkDEl72aoEn&#13;&#10;wBIeDihksL8zPZmv52fIkyV8bexSSEc029wa6wWbBYuVweLbNpgaZI+Cr53gLSUgeE0JCH7l6VfM&#13;&#10;4j6sHpqk21WqHAqFq43ciEfpcBbLFeoZKg2R7iB1O4ZC1UeosBb+lXPnMSCMOJ5jZOAuAMK/B47O&#13;&#10;fRnadfjILa+lEf4kzNwdObABuDHfRtZVdlPVNeZvdLG6qjXZMCD2ww3++ohHMNClSXz90VrJ7Ank&#13;&#10;04FgUmq+r5kWlNSfWhAozqJg6GCsgqFtfSXdxHLUa2Mft1+ZVkSBmVIL7XUng05ZEoQB8SPAY3Fn&#13;&#10;K9+vrcwrVI2LzUfU30DPeP3+++Y5fdY8bhD8dvNMpjMcIzhFnAX5sCQMmfPzeTwMmePZzA8ZICN0&#13;&#10;4LiogSsY1X+/iUIk2EQ+EIxz1yF7qj+enQ2q30H2dR8cYuJjfECFf+94hD7U/T7wBb35s1Nf0kR1&#13;&#10;i9NleoqvASRj1C0HTQU1xDL65tyDoaivmSl987mlYVr0Wv6/ms69v+CN7sZP//WBnwzje5fY7htp&#13;&#10;8QMAAP//AwBQSwMEFAAGAAgAAAAhAIWVDtfhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT01r&#13;&#10;wzAMvQ/2H4wGu61O0i2saZxSuo9TGawdjN7UWE1CYzvEbpL++2mn7SL0eNL7yFeTacVAvW+cVRDP&#13;&#10;IhBkS6cbWyn42r89PIPwAa3G1llScCUPq+L2JsdMu9F+0rALlWAR6zNUUIfQZVL6siaDfuY6ssyd&#13;&#10;XG8wMOwrqXscWdy0MomiVBpsLDvU2NGmpvK8uxgF7yOO63n8OmzPp831sH/6+N7GpNT93fSy5LFe&#13;&#10;ggg0hb8P+O3A+aHgYEd3sdqLlnGaPPKpgjQBwfw8ShkfeYkXIItc/m9R/AAAAP//AwBQSwECLQAU&#13;&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#13;&#10;c1BLAQItABQABgAIAAAAIQBe0AqzBgMAAGsJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQCFlQ7X4QAAAA0BAAAPAAAAAAAAAAAAAAAAAGAFAABkcnMvZG93&#13;&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAbgYAAAAA&#13;&#10;">
-[...6 lines deleted...]
-                <w10:wrap anchorx="page"/>
+              <v:group style="width:72pt;height:12.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup17" coordorigin="0,0" coordsize="1440,257">
+                <v:rect style="position:absolute;left:0;top:0;width:1440;height:257" id="docshape18" filled="true" fillcolor="#bebebe" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:20;top:20;width:1400;height:217" id="docshape19" filled="false" stroked="true" strokeweight="2pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="175"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1116" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Administrative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> Only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:pos="922" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="2" w:after="0"/>
+        <w:ind w:left="922" w:right="0" w:hanging="179"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>AiM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS UI Gothic" w:hAnsi="MS UI Gothic"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS UI Gothic" w:hAnsi="MS UI Gothic"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS UI Gothic" w:hAnsi="MS UI Gothic"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS UI Gothic" w:hAnsi="MS UI Gothic"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS UI Gothic" w:hAnsi="MS UI Gothic"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS UI Gothic" w:hAnsi="MS UI Gothic"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Accounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="135"/>
+        <w:ind w:left="743"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Print</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="246" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B1D486F" wp14:editId="4AD51FFA">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="914400" cy="177800"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...7 lines deleted...]
-                </wp:docPr>
+                <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                <wp:docPr id="31" name="Group 31"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...1 lines deleted...]
-                      </wpg:cNvGrpSpPr>
+                      <wpg:cNvPr id="31" name="Group 31"/>
+                      <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="914400" cy="177800"/>
-                          <a:chOff x="0" y="0"/>
                           <a:chExt cx="914400" cy="177800"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="27" name="Graphic 27"/>
+                        <wps:cNvPr id="32" name="Graphic 32"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="177800"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="914400" h="177800">
                                 <a:moveTo>
                                   <a:pt x="914400" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="0" y="177377"/>
-[...2 lines deleted...]
-                                  <a:pt x="914400" y="177377"/>
+                                  <a:pt x="0" y="177799"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="914400" y="177799"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="914400" y="0"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
-                            <a:srgbClr val="BFBFBF"/>
+                            <a:srgbClr val="BEBEBE"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="28" name="Graphic 28"/>
+                        <wps:cNvPr id="33" name="Graphic 33"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="12700" y="12700"/>
                             <a:ext cx="889000" cy="152400"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="889000" h="152400">
                                 <a:moveTo>
-                                  <a:pt x="0" y="151977"/>
+                                  <a:pt x="0" y="152399"/>
                                 </a:moveTo>
                                 <a:lnTo>
-                                  <a:pt x="889000" y="151977"/>
+                                  <a:pt x="889000" y="152399"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="889000" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
-                                  <a:pt x="0" y="151977"/>
+                                  <a:pt x="0" y="152399"/>
                                 </a:lnTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="25400">
                             <a:solidFill>
-                              <a:srgbClr val="3F3F3F"/>
+                              <a:srgbClr val="3E3E3E"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="48517581" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:458.1pt;margin-top:2.5pt;width:1in;height:14pt;z-index:15733760;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="9144,1778" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBaqQhABgMAAGsJAAAOAAAAZHJzL2Uyb0RvYy54bWzUVt9v0zAQfkfif7D8ztJ2G+2ipRNsdEJC&#13;&#10;Y9KGeHYd54dwbGO7Tfffc+fEadYhxAY8oEjx2T6f77777pLzi10jyVZYV2uV0enRhBKhuM5rVWb0&#13;&#10;y/3qzYIS55nKmdRKZPRBOHqxfP3qvDWpmOlKy1xYAkaUS1uT0cp7kyaJ45VomDvSRijYLLRtmIep&#13;&#10;LZPcshasNzKZTSZvk1bb3FjNhXOwetVt0mWwXxSC+89F4YQnMqPgmw9vG95rfCfLc5aWlpmq5r0b&#13;&#10;7AVeNKxWcOlg6op5Rja2fmKqqbnVThf+iOsm0UVRcxFigGimk4Norq3emBBLmbalGWACaA9werFZ&#13;&#10;frO9tubO3NrOexA/af7NAS5Ja8p0vI/zcq+8K2yDhyAIsguIPgyIip0nHBbPpicnE8Cdw9Z0Pl+A&#13;&#10;HBDnFaTlySleffjluYSl3aXBtcGV1gB33B4e92fw3FXMiIC6w/BvLanzjM7mlCjWAIWve7bACsSC&#13;&#10;l4MWItjPXA/my/EZ4mQp3zh/LXQAmm0/OR/gK/MosSpKfKeiaIH2SHgZCO8pAcJbSoDw6w5+wzye&#13;&#10;w+yhSNp9pqohUbjb6K2410HPY7piPmOmwdO9ilRjVcj6SCvuxdEEc50OEON4HsAEc1Ehjp3i6N7n&#13;&#10;aQe+jcxyqZ0ADGEJIx+EgAYsjvF2Wtb5qpYS43e2XF9KS7YMgH2/wgexhCMjNeClS7v8o7TW+QPQ&#13;&#10;pwXCZNR93zArKJEfFRAUe1EUbBTWUbBeXurQsQL01vn73VdmDTEgZtRDed3oyFOWRmJgUIMunlT6&#13;&#10;3cbrokbWBN86j/oJ1EzH339fPPAVOCiexbOKZzqbYxvBLhIkiIelscksFmeTocmczrDhdJmJFThO&#13;&#10;asQKWvXfL6LoCRZR5wj6ua+QR6w/nZ4NrN+rPOZ9NIiBj/WjVhw7wyPtCEFUiOPYg9/R+emtzyki&#13;&#10;qbC7zE4xKwjGqFoOiup4hc/ToupIfcVc1RVfsNCrSdVz+f8quvD9gi966B/93wf+MoznIbD9P9Ly&#13;&#10;BwAAAP//AwBQSwMEFAAGAAgAAAAhAAIujO/kAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09r&#13;&#10;wzAMxe+DfQejwW6rnYaGLY1TSvfnVAZtB2M3N1GT0FgOsZuk337qabsIpCc9vV+2mmwrBux940hD&#13;&#10;NFMgkApXNlRp+Dq8Pz2D8MFQaVpHqOGKHlb5/V1m0tKNtMNhHyrBJuRTo6EOoUul9EWN1viZ65BY&#13;&#10;O7nemsBtX8myNyOb21bOlUqkNQ3xh9p0uKmxOO8vVsPHaMZ1HL0N2/Npc/05LD6/txFq/fgwvS65&#13;&#10;rJcgAk7h7wJuDJwfcg52dBcqvWg1vETJnFc1LJjrpqtE8eCoIY4VyDyT/zHyXwAAAP//AwBQSwEC&#13;&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#13;&#10;cmVsc1BLAQItABQABgAIAAAAIQBaqQhABgMAAGsJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#13;&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQACLozv5AAAAA4BAAAPAAAAAAAAAAAAAAAAAGAFAABkcnMv&#13;&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcQYAAAAA&#13;&#10;">
-[...6 lines deleted...]
-                <w10:wrap anchorx="page"/>
+              <v:group style="width:72pt;height:14pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup20" coordorigin="0,0" coordsize="1440,280">
+                <v:rect style="position:absolute;left:0;top:0;width:1440;height:280" id="docshape21" filled="true" fillcolor="#bebebe" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
+                <v:rect style="position:absolute;left:20;top:20;width:1400;height:240" id="docshape22" filled="false" stroked="true" strokeweight="2pt" strokecolor="#3e3e3e">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:noProof/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="0" w:bottom="0" w:left="1080" w:right="1080"/>
+          <w:cols w:num="3" w:equalWidth="0">
+            <w:col w:w="1885" w:space="1060"/>
+            <w:col w:w="3476" w:space="1415"/>
+            <w:col w:w="2244"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="119"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="7061" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2297" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15734272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04AFF86F" wp14:editId="6DDA7631">
-[...10 lines deleted...]
-                <wp:docPr id="29" name="Textbox 29"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1905000" cy="279400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:docPr id="34" name="Group 34"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-                      <wps:spPr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="34" name="Group 34"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="287655" cy="152400"/>
+                          <a:ext cx="1905000" cy="279400"/>
+                          <a:chExt cx="1905000" cy="279400"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...27 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="35" name="Graphic 35"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="1892300" cy="266700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="1892300" h="266700">
+                                <a:moveTo>
+                                  <a:pt x="0" y="266700"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1892300" y="266700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1892300" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="266700"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="04AFF86F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...26 lines deleted...]
-              </v:shape>
+              <v:group style="width:150pt;height:22pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup23" coordorigin="0,0" coordsize="3000,440">
+                <v:rect style="position:absolute;left:10;top:10;width:2980;height:420" id="docshape24" filled="false" stroked="true" strokeweight="1pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:noProof/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15734784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70F514A8" wp14:editId="05266F97">
-[...10 lines deleted...]
-                <wp:docPr id="30" name="Textbox 30"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1248410" cy="279400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:docPr id="36" name="Group 36"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-                      <wps:spPr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="36" name="Group 36"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="699135" cy="152400"/>
+                          <a:ext cx="1248410" cy="279400"/>
+                          <a:chExt cx="1248410" cy="279400"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...40 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="37" name="Graphic 37"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6350" y="6350"/>
+                            <a:ext cx="1235710" cy="266700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="1235710" h="266700">
+                                <a:moveTo>
+                                  <a:pt x="0" y="266700"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1235710" y="266700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1235710" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="266700"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="12700">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="70F514A8" id="Textbox 30" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:91.25pt;margin-top:-10.15pt;width:55.05pt;height:12pt;z-index:15734784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCQq4demQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvZDeBVnSVTQVUIKQK&#13;&#10;KhU+wPHaWYu1x8w42c3fM3Y3CYJb1Ys9nhk/v/fG69vJD+JgkByEVi4XtRQmaOhc2LXy54/Pb95L&#13;&#10;QUmFTg0QTCuPhuTt5vWr9Rgbs4Iehs6gYJBAzRhb2acUm6oi3RuvaAHRBC5aQK8SH3FXdahGRvdD&#13;&#10;tarr62oE7CKCNkScvXsqyk3Bt9bo9N1aMkkMrWRuqaxY1m1eq81aNTtUsXd6pqGewcIrF/jRM9Sd&#13;&#10;Skrs0f0H5Z1GILBpocFXYK3TpmhgNcv6HzWPvYqmaGFzKJ5topeD1d8Oj/EBRZo+wsQDLCIo3oP+&#13;&#10;RexNNUZq5p7sKTXE3VnoZNHnnSUIvsjeHs9+mikJzcnrm5vl2yspNJeWV6t3dfG7ulyOSOmLAS9y&#13;&#10;0ErkcRUC6nBPKT+vmlPLzOXp+UwkTdtJuC5z5s6c2UJ3ZCkjT7OV9Huv0EgxfA1sVx79KcBTsD0F&#13;&#10;mIZPUD5IVhTgwz6BdYXABXcmwHMovOY/kwf997l0XX725g8AAAD//wMAUEsDBBQABgAIAAAAIQAo&#13;&#10;fimw4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE87T8MwEN6R+A/WIbG1dl0R2jROVfGYkBBp&#13;&#10;GDo6sZtEjc8hdtvw7zkmWE76dN8z206uZxc7hs6jgsVcALNYe9Nho+CzfJ2tgIWo0ejeo1XwbQNs&#13;&#10;89ubTKfGX7Gwl31sGJlgSLWCNsYh5TzUrXU6zP1gkX5HPzodCY4NN6O+krnruRQi4U53SAmtHuxT&#13;&#10;a+vT/uwU7A5YvHRf79VHcSy6slwLfEtOSt3fTc8bOrsNsGin+KeA3w3UH3IqVvkzmsB6wiv5QFQF&#13;&#10;MymWwIgh1zIBVilYPgLPM/5/Rv4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#13;&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkKuHXpkB&#13;&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKH4p&#13;&#10;sOEAAAAOAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#13;&#10;AAEFAAAAAA==&#13;&#10;" filled="f" stroked="f">
-[...35 lines deleted...]
-              </v:shape>
+              <v:group style="width:98.3pt;height:22pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup25" coordorigin="0,0" coordsize="1966,440">
+                <v:rect style="position:absolute;left:10;top:10;width:1946;height:420" id="docshape26" filled="false" stroked="true" strokeweight="1pt" strokecolor="#000000">
+                  <v:stroke dashstyle="solid"/>
+                </v:rect>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="16"/>
-[...47 lines deleted...]
-        <w:t>Only</w:t>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653AB326" w14:textId="77777777" w:rsidR="002711B0" w:rsidRDefault="00000000">
-[...115 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="60" w:right="1080" w:bottom="0" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1820" w:bottom="280" w:left="1080" w:right="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:charset w:val="00"/>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...8 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="MS UI Gothic">
+    <w:altName w:val="MS UI Gothic"/>
+    <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="338A7F58"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E50A412"/>
-    <w:lvl w:ilvl="0" w:tplc="B61A85AC">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3868" w:hanging="180"/>
+        <w:ind w:left="924" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Minion Pro" w:eastAsia="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="MS UI Gothic" w:hAnsi="MS UI Gothic" w:eastAsia="MS UI Gothic" w:cs="MS UI Gothic"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:w w:val="100"/>
+        <w:w w:val="84"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8D3EF97C">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4482" w:hanging="180"/>
+        <w:ind w:left="1175" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97B698FC">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5104" w:hanging="180"/>
+        <w:ind w:left="1431" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9598794C">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5726" w:hanging="180"/>
+        <w:ind w:left="1686" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CACA2DB8">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6348" w:hanging="180"/>
+        <w:ind w:left="1942" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4A865176">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6970" w:hanging="180"/>
+        <w:ind w:left="2197" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6C4886E4">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7592" w:hanging="180"/>
+        <w:ind w:left="2453" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="547C917E">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8214" w:hanging="180"/>
+        <w:ind w:left="2708" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34CE4142">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8836" w:hanging="180"/>
+        <w:ind w:left="2964" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="881013408">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...29 lines deleted...]
-  <w15:docId w15:val="{8FC85814-ECE9-074F-B34A-546F4DE856E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...384 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="3867" w:hanging="179"/>
+      <w:spacing w:before="2"/>
+      <w:ind w:left="922" w:hanging="179"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:group-aim@appstate.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4701,70 +4304,65 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Company>Appalachian State University</Company>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ASU</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2020-03-26T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-09-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Adobe Acrobat Pro DC 20.6.20042</vt:lpwstr>
+    <vt:lpwstr>Acrobat PDFMaker 26 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-11-07T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-09-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Adobe Acrobat Pro DC 20.6.20042</vt:lpwstr>
+    <vt:lpwstr>Adobe PDF Library 26.2.171</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr>D:20260929132838</vt:lpwstr>
   </property>
 </Properties>
 </file>