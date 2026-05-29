--- v0 (2026-01-10)
+++ v1 (2026-05-29)
@@ -1,2645 +1,1790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31DBA906" w14:textId="77777777" w:rsidR="00944ABC" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:ind w:left="736"/>
+    <w:p w14:paraId="6AA29783" w14:textId="77777777" w:rsidR="00CE4657" w:rsidRDefault="00BE302C">
+      <w:pPr>
+        <w:ind w:left="1456"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="278A5A7F" wp14:editId="7A300A9C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A535105" wp14:editId="79580561">
             <wp:extent cx="5027151" cy="1048511"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Image 1" descr="Facilties Operations"/>
+            <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Image 1" descr="Facilties Operations"/>
+                    <pic:cNvPr id="1" name="Image 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print"/>
+                    <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5027151" cy="1048511"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F00BFE" w14:textId="77777777" w:rsidR="00944ABC" w:rsidRDefault="00944ABC">
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="233B6D29" w14:textId="77777777" w:rsidR="00E33C1A" w:rsidRDefault="00E33C1A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439E3537" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C15775" w14:textId="77777777" w:rsidR="002732C6" w:rsidRDefault="002732C6" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCA5786" w14:textId="6E0E618D" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Facilities Operations Travel Pre-Approval Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498C7A15" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Appalachian State University – Emburse Enterprise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D345FA1" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4581D3" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E92496D" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Travel Pre-Approval Request Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D17C944" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prior to making any travel arrangements, employees must complete the following steps to obtain approval for travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24911A7C" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB1C649" w14:textId="52A1B53A" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Travel Pre-Approval Request for Funding Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> located on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facilities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Operations website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00122160">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">link to </w:t>
+        </w:r>
+        <w:r w:rsidR="00726364">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>website</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5810C40C" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Obtain the required approvals/signatures from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163DDEFF" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Direct Supervisor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA09FEC" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facilities Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5323FEEB" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director of Facilities Operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F76393" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attach all supporting documentation, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB3CEF2" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conference or meeting agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C17243B" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Director of Facilities Operations will review the request for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED5D142" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relevance to departmental operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC9CB69" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Availability of funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178D4D58" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overall travel costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DCE669" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Once approved, the Director of Facilities Operations will route the request to Facilities Management Administration for processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8021E4" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The travel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pre-Approval</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will then be entered into Emburse Enterprise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A0CFD7" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The traveler will receive an email notification once the online </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pre-Authorization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515244CB" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The traveler must review the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pre-Authorization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and click the green “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” button within Emburse Enterprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2609D8" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pre-Authorization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will then be routed to the Deputy Chief Operating Officer, Matt Dull, for final approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A54851A" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After final approval has been received, the traveler will get an email confirmation and may proceed with registration and booking reservations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578303EC" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583A4787" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Important Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED6FB3B" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employees may not use a University P-Card to reserve or pay for lodging accommodations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2870E392" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Registration fees may be paid using a University P-Card.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD7296A" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traveler’s insurance is not reimbursable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125C8507" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRPr="00122160" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lodging should be booked at the conference-approved hotel whenever possible to obtain the conference rate.  VRBO and similar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
       <w:r>
-        <w:t>Travel</w:t>
-[...71 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>discouraged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122160">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE30105" w14:textId="77777777" w:rsidR="00656F3A" w:rsidRDefault="00656F3A" w:rsidP="00656F3A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...2356 lines deleted...]
-    <w:sectPr w:rsidR="00944ABC">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00656F3A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="20" w:right="1440" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="20" w:right="1080" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E061FE4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="610A3986"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F745D90"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A143C74"/>
+    <w:lvl w:ilvl="0" w:tplc="8312F11E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CABE8A50">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A50407AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="203C1C48">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="704EE208">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EBF49A72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A2A050D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="00147AFE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F5742526">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37224FF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B9EA47E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A014208"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A9E930C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D03B60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DA6EF96"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2924FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C962D30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1647121482">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="539434511">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1700547183">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2046632471">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1735469588">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1306275789">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="260"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00944ABC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E405BD"/>
+    <w:rsidRoot w:val="00CE4657"/>
+    <w:rsid w:val="001E20C4"/>
+    <w:rsid w:val="001F5F96"/>
+    <w:rsid w:val="001F6B3E"/>
+    <w:rsid w:val="002732C6"/>
+    <w:rsid w:val="003D0889"/>
+    <w:rsid w:val="005037B8"/>
+    <w:rsid w:val="00656F3A"/>
+    <w:rsid w:val="00726364"/>
+    <w:rsid w:val="00BE302C"/>
+    <w:rsid w:val="00CE4657"/>
+    <w:rsid w:val="00E33C1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6B63C75C"/>
-  <w15:docId w15:val="{8FC85814-ECE9-074F-B34A-546F4DE856E0}"/>
+  <w14:docId w14:val="0277727A"/>
+  <w15:docId w15:val="{F2052B1E-B332-43D9-AB1E-48BB1D12108A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3003,131 +2148,122 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="531" w:hanging="360"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E33C1A"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilities.appstate.edu/facilities-operations/forms" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3371,69 +2507,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>189</Words>
-  <Characters>1081</Characters>
+  <Words>275</Words>
+  <Characters>1569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1268</CharactersWithSpaces>
+  <CharactersWithSpaces>1841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2021-07-29T00:00:00Z</vt:filetime>
+    <vt:filetime>2021-08-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe Acrobat Pro DC (32-bit) 21.5.20058</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-11-07T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-02-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe Acrobat Pro DC (32-bit) 21.5.20058</vt:lpwstr>
   </property>
 </Properties>
 </file>