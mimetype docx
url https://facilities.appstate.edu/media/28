--- v1 (2026-05-29)
+++ v2 (2026-09-01)
@@ -15,62 +15,62 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6AA29783" w14:textId="77777777" w:rsidR="00CE4657" w:rsidRDefault="00BE302C">
       <w:pPr>
         <w:ind w:left="1456"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A535105" wp14:editId="79580561">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A535105" wp14:editId="5D0DE2B1">
             <wp:extent cx="5027151" cy="1048511"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Image 1"/>
+            <wp:docPr id="1" name="Image 1" descr="Facilities Operations"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Image 1"/>
+                    <pic:cNvPr id="1" name="Image 1" descr="Facilities Operations"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5027151" cy="1048511"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="233B6D29" w14:textId="77777777" w:rsidR="00E33C1A" w:rsidRDefault="00E33C1A" w:rsidP="00656F3A">
@@ -1698,64 +1698,70 @@
   <w:num w:numId="3" w16cid:durableId="1700547183">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2046632471">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1735469588">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1306275789">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE4657"/>
+    <w:rsid w:val="001C560A"/>
     <w:rsid w:val="001E20C4"/>
     <w:rsid w:val="001F5F96"/>
     <w:rsid w:val="001F6B3E"/>
     <w:rsid w:val="002732C6"/>
     <w:rsid w:val="003D0889"/>
     <w:rsid w:val="005037B8"/>
+    <w:rsid w:val="00527DED"/>
     <w:rsid w:val="00656F3A"/>
     <w:rsid w:val="00726364"/>
+    <w:rsid w:val="00B075CC"/>
     <w:rsid w:val="00BE302C"/>
     <w:rsid w:val="00CE4657"/>
     <w:rsid w:val="00E33C1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2528,48 +2534,49 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>275</Words>
   <Characters>1569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Amy McNeill</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-08-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe Acrobat Pro DC (32-bit) 21.5.20058</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-02-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe Acrobat Pro DC (32-bit) 21.5.20058</vt:lpwstr>
   </property>
 </Properties>
 </file>